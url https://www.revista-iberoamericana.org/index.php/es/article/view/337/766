--- v0 (2025-12-27)
+++ v1 (2026-08-16)
@@ -498,60 +498,54 @@
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011536A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>RESUMO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FA2B57D" w14:textId="09F81398" w:rsidR="00656BA0" w:rsidRPr="00D16CD8" w:rsidRDefault="00910B9C" w:rsidP="00D16CD8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D34CF5">
         <w:t xml:space="preserve">O objetivo foi realizar uma revisão crítica sobre o desenvolvimento dos biocombustíveis, com foco na contribuição dos processos termoquímicos avançados (PTA). Utilizou-se uma pesquisa qualitativa de caráter exploratório-documental, com uma amostra composta por artigos científicos revisados por pares das bases ScienceDirect. Aplicaram-se técnicas de análise de conteúdo e síntese comparativa. Os resultados indicam que os PTA otimizam a conversão da biomassa lignocelulósica, reduzem emissões e melhoram a viabilidade de fontes não alimentares, embora persistam desafios como a escalabilidade e dependência tecnológica. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D16CD8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00003118">
         <w:t>Conclui-se que a inovação tecnológica e os marcos regulatórios são determinantes para a consolidação futura dos biocombustíveis.</w:t>
       </w:r>
-      <w:r w:rsidR="0011536A" w:rsidRPr="00D16CD8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0011536A" w:rsidRPr="00003118">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00012468" w:rsidRPr="00C1201E">
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Palavras-chave:</w:t>
       </w:r>
       <w:r w:rsidR="00012468" w:rsidRPr="00C1201E">
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1201E">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Biocombusíveis, Termoquímicos, Gaseificação, Liquefação, Sustentabilidade, Transição.</w:t>
       </w:r>
     </w:p>
@@ -1839,51 +1833,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F7159E2" w14:textId="36224A53" w:rsidR="00656BA0" w:rsidRPr="00387BDA" w:rsidRDefault="00854D1F" w:rsidP="00521EE8">
       <w:pPr>
         <w:ind w:right="49"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00387BDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pirolisis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03727764" w14:textId="412B6ECD" w:rsidR="00CC550E" w:rsidRPr="0059606E" w:rsidRDefault="00854D1F" w:rsidP="00D16CD8">
+    <w:p w14:paraId="03727764" w14:textId="20600077" w:rsidR="00CC550E" w:rsidRPr="0059606E" w:rsidRDefault="00854D1F" w:rsidP="00D16CD8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0059606E">
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
       <w:r w:rsidR="0059606E" w:rsidRPr="0059606E">
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0059606E">
@@ -1945,85 +1939,85 @@
           <w:color w:val="000000"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FA19F0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref203231134 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00FA19F0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00FA19F0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D34CF5" w:rsidRPr="0059606E">
+      <w:r w:rsidR="00E80C4C" w:rsidRPr="0059606E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabla </w:t>
       </w:r>
-      <w:r w:rsidR="00D34CF5">
+      <w:r w:rsidR="00E80C4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00FA19F0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00FA19F0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D73623" w14:textId="0267B9AD" w:rsidR="0059606E" w:rsidRPr="00674FC4" w:rsidRDefault="0059606E" w:rsidP="00E04F74">
+    <w:p w14:paraId="49D73623" w14:textId="2411C584" w:rsidR="0059606E" w:rsidRPr="00674FC4" w:rsidRDefault="0059606E" w:rsidP="00E04F74">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Ref203231134"/>
       <w:r w:rsidRPr="0059606E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -2048,51 +2042,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Tabla \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0059606E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D34CF5">
+      <w:r w:rsidR="00E80C4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="0059606E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
@@ -3056,107 +3050,107 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Nota. Adaptado de </w:t>
       </w:r>
       <w:r w:rsidRPr="00521EE8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Slow pyrolysis of sugarcane bagasse for the production of char and the potential of its by-product for wood protection</w:t>
       </w:r>
       <w:r w:rsidRPr="00521EE8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, por Boer et al., 2020, Journal of Renewable Materials,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28AEF292" w14:textId="6237DA41" w:rsidR="001E4B75" w:rsidRPr="0059606E" w:rsidRDefault="00B91A97" w:rsidP="00521EE8">
+    <w:p w14:paraId="28AEF292" w14:textId="30232C10" w:rsidR="001E4B75" w:rsidRPr="0059606E" w:rsidRDefault="00B91A97" w:rsidP="00521EE8">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:right="51" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">En la </w:t>
       </w:r>
       <w:r w:rsidRPr="0059606E">
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0059606E">
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref203231134 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0059606E">
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="0059606E">
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D34CF5" w:rsidRPr="0059606E">
+      <w:r w:rsidR="00E80C4C" w:rsidRPr="0059606E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabla </w:t>
       </w:r>
-      <w:r w:rsidR="00D34CF5" w:rsidRPr="00D34CF5">
+      <w:r w:rsidR="00E80C4C" w:rsidRPr="00E80C4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="0059606E">
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3743,51 +3737,51 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00C33781">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Ref203234262"/>
     </w:p>
     <w:p w14:paraId="0567EBE0" w14:textId="77777777" w:rsidR="00D16CD8" w:rsidRPr="00D16CD8" w:rsidRDefault="00D16CD8" w:rsidP="00D16CD8">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E3F5BB8" w14:textId="19E1973F" w:rsidR="00C33781" w:rsidRPr="00EB7DEF" w:rsidRDefault="00C33781" w:rsidP="002A2AF7">
+    <w:p w14:paraId="2E3F5BB8" w14:textId="21A46CB1" w:rsidR="00C33781" w:rsidRPr="00EB7DEF" w:rsidRDefault="00C33781" w:rsidP="002A2AF7">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:keepNext/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C33781">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3811,51 +3805,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Tabla \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C33781">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D34CF5">
+      <w:r w:rsidR="00E80C4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C33781">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
@@ -4477,105 +4471,105 @@
         </w:rPr>
         <w:t>Study of the thermochemical properties of lignocellulosic biomass from energy crops</w:t>
       </w:r>
       <w:r w:rsidRPr="00521EE8">
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, por Soriano et al., 2021, Energies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="126CD798" w14:textId="77777777" w:rsidR="003C63C1" w:rsidRPr="00D16CD8" w:rsidRDefault="003C63C1" w:rsidP="00521EE8">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F0EBD23" w14:textId="77777777" w:rsidR="00D34CF5" w:rsidRPr="00D34CF5" w:rsidRDefault="0033502B" w:rsidP="00D16CD8">
+    <w:p w14:paraId="4E96213F" w14:textId="77777777" w:rsidR="00E80C4C" w:rsidRPr="00E80C4C" w:rsidRDefault="0033502B" w:rsidP="00D16CD8">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033502B">
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">La biomasa puede clasificarse en residual y primaria, siendo la residual la presentada en la </w:t>
       </w:r>
       <w:r w:rsidRPr="0033502B">
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0033502B">
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref203234262 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0033502B">
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="0033502B">
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037AD231" w14:textId="77777777" w:rsidR="00D34CF5" w:rsidRPr="00D34CF5" w:rsidRDefault="00D34CF5" w:rsidP="00D16CD8">
+    <w:p w14:paraId="70864E2B" w14:textId="77777777" w:rsidR="00E80C4C" w:rsidRPr="00E80C4C" w:rsidRDefault="00E80C4C" w:rsidP="00D16CD8">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AD9C482" w14:textId="021E2F19" w:rsidR="00C33781" w:rsidRPr="00C33781" w:rsidRDefault="00D34CF5" w:rsidP="00521EE8">
+    <w:p w14:paraId="2AD9C482" w14:textId="03A4C284" w:rsidR="00C33781" w:rsidRPr="00C33781" w:rsidRDefault="00E80C4C" w:rsidP="00521EE8">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C33781">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>Tabla</w:t>
       </w:r>
       <w:r w:rsidRPr="00C33781">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4829,51 +4823,51 @@
     </w:p>
     <w:p w14:paraId="725C0B1F" w14:textId="1CF64656" w:rsidR="002A2AF7" w:rsidRPr="002A2AF7" w:rsidRDefault="002A2AF7" w:rsidP="00D16CD8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6C14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>En general, estos procesos se basan en el uso de altas temperaturas para transformar la materia prima en productos por lo que la masa resultada variará dependiendo a la temperatura a la que se someta y presentará ciertas características físicas como se presenta a continuación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171DA969" w14:textId="1E1CB618" w:rsidR="000D6C14" w:rsidRPr="00141455" w:rsidRDefault="000D6C14" w:rsidP="002A2AF7">
+    <w:p w14:paraId="171DA969" w14:textId="6B393777" w:rsidR="000D6C14" w:rsidRPr="00141455" w:rsidRDefault="000D6C14" w:rsidP="002A2AF7">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:keepNext/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Ref203250498"/>
       <w:r w:rsidRPr="000D6C14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -4898,51 +4892,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Tabla \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000D6C14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D34CF5">
+      <w:r w:rsidR="00E80C4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6C14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
@@ -5578,51 +5572,51 @@
         <w:t xml:space="preserve">Nota. Adaptado de </w:t>
       </w:r>
       <w:r w:rsidR="00005FC5" w:rsidRPr="00521EE8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Biomass Energy and Biofuels: Perspective, Potentials, and Challenges in the Energy Transition</w:t>
       </w:r>
       <w:r w:rsidR="00005FC5" w:rsidRPr="00521EE8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, por Tumuluru et al., 2021, Sustainability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3B7148" w14:textId="66766CD3" w:rsidR="002708AC" w:rsidRPr="002A2AF7" w:rsidRDefault="002A2AF7" w:rsidP="00D16CD8">
+    <w:p w14:paraId="4E3B7148" w14:textId="1ED327F6" w:rsidR="002708AC" w:rsidRPr="002A2AF7" w:rsidRDefault="002A2AF7" w:rsidP="00D16CD8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="000D6C14" w:rsidRPr="000D6C14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
@@ -5654,59 +5648,59 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref203250498 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="000D6C14" w:rsidRPr="000D6C14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="000D6C14" w:rsidRPr="000D6C14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D34CF5" w:rsidRPr="000D6C14">
+      <w:r w:rsidR="00E80C4C" w:rsidRPr="000D6C14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabla </w:t>
       </w:r>
-      <w:r w:rsidR="00D34CF5" w:rsidRPr="00D34CF5">
+      <w:r w:rsidR="00E80C4C" w:rsidRPr="00E80C4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="000D6C14" w:rsidRPr="000D6C14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000D6C14" w:rsidRPr="000D6C14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -6539,51 +6533,51 @@
         <w:t xml:space="preserve"> pueden favorecer distintos productos (más gas, menos bioaceite).</w:t>
       </w:r>
       <w:r w:rsidRPr="005241F0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> Por otro lado, la zeolita son estructuras microporosas que desoxigenan bioaceite, generan compuestos aromáticos (como benceno, tolueno), y por anexar el ZSM-5 mejora mucho el poder calorífico del bioaceite.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76660DF4" w14:textId="7E2172EC" w:rsidR="005D3029" w:rsidRPr="005241F0" w:rsidRDefault="005D3029" w:rsidP="005D3029">
+    <w:p w14:paraId="76660DF4" w14:textId="6AB47888" w:rsidR="005D3029" w:rsidRPr="005241F0" w:rsidRDefault="005D3029" w:rsidP="005D3029">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Ref203251907"/>
       <w:r w:rsidRPr="005241F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6607,51 +6601,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Imagen \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="005241F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D34CF5">
+      <w:r w:rsidR="00E80C4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005241F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
@@ -6994,51 +6988,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40976">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Estrategias para mejorar la eficiencia de conversión energétic</w:t>
       </w:r>
       <w:r w:rsidR="00A96C5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C06D738" w14:textId="77777777" w:rsidR="00D34CF5" w:rsidRPr="00D34CF5" w:rsidRDefault="00A96C5D" w:rsidP="00D34CF5">
+    <w:p w14:paraId="16EF853F" w14:textId="77777777" w:rsidR="00E80C4C" w:rsidRPr="00E80C4C" w:rsidRDefault="00A96C5D" w:rsidP="00E80C4C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A96C5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Una estrategia que está surgiendo es la utilización de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -7157,51 +7151,51 @@
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref203255735 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="005D3029" w:rsidRPr="009E7DE0">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="005D3029" w:rsidRPr="009E7DE0">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164BB871" w14:textId="0F025E4B" w:rsidR="005D3029" w:rsidRDefault="00D34CF5" w:rsidP="00D16CD8">
+    <w:p w14:paraId="164BB871" w14:textId="52250FC3" w:rsidR="005D3029" w:rsidRDefault="00E80C4C" w:rsidP="00D16CD8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40976">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Imagen</w:t>
       </w:r>
       <w:r w:rsidRPr="00E40976">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
@@ -7243,51 +7237,51 @@
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>que usa astillas de madera como combustible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71237723" w14:textId="77777777" w:rsidR="003C63C1" w:rsidRDefault="003C63C1" w:rsidP="003C63C1">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Ref203255735"/>
     </w:p>
-    <w:p w14:paraId="598BFCFA" w14:textId="0FA617E8" w:rsidR="00A96C5D" w:rsidRPr="00E40976" w:rsidRDefault="00A96C5D" w:rsidP="003C63C1">
+    <w:p w14:paraId="598BFCFA" w14:textId="0928C820" w:rsidR="00A96C5D" w:rsidRPr="00E40976" w:rsidRDefault="00A96C5D" w:rsidP="003C63C1">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40976">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7310,51 +7304,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Imagen \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E40976">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D34CF5">
+      <w:r w:rsidR="00E80C4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00E40976">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
@@ -9429,131 +9423,131 @@
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr w:rsidR="004404F5" w:rsidRPr="00DA4A0A" w:rsidSect="00D16CD8">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1750" w:right="2268" w:bottom="2268" w:left="3402" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="96"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E996DFB" w14:textId="77777777" w:rsidR="00C22690" w:rsidRDefault="00C22690" w:rsidP="00863BC7">
+    <w:p w14:paraId="7D4C6E2D" w14:textId="77777777" w:rsidR="00CC121B" w:rsidRDefault="00CC121B" w:rsidP="00863BC7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02B5BBA6" w14:textId="77777777" w:rsidR="00C22690" w:rsidRDefault="00C22690" w:rsidP="00863BC7">
+    <w:p w14:paraId="3D1F74F9" w14:textId="77777777" w:rsidR="00CC121B" w:rsidRDefault="00CC121B" w:rsidP="00863BC7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Ligth">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:panose1 w:val="02000503000000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
@@ -9824,114 +9818,93 @@
               <wp:docPr id="4" name="Cuadro de texto 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1572490" cy="2817495"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="561B0A4C" w14:textId="005671A7" w:rsidR="00012468" w:rsidRPr="00012468" w:rsidRDefault="000313EE" w:rsidP="00656BA0">
+                        <w:p w14:paraId="561B0A4C" w14:textId="61C16611" w:rsidR="00003118" w:rsidRDefault="000313EE" w:rsidP="00003118">
                           <w:pPr>
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00012468">
                             <w:rPr>
                               <w:rFonts w:eastAsia="Cambria"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                             </w:rPr>
                             <w:t xml:space="preserve">* </w:t>
                           </w:r>
                           <w:r w:rsidR="00012468" w:rsidRPr="00012468">
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Magíster </w:t>
+                            <w:t>Magíste</w:t>
                           </w:r>
-                          <w:r w:rsidR="00EC4180" w:rsidRPr="00EC4180">
+                          <w:r w:rsidR="00003118">
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
-                            <w:t>Sandra Emperatríz</w:t>
-[...13 lines deleted...]
-                            <w:t xml:space="preserve">Peña Murillo </w:t>
+                            <w:t>r, Universidad de Guayaquil</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="6666D7CE" w14:textId="2B7FE96A" w:rsidR="00012468" w:rsidRDefault="00656BA0" w:rsidP="00012468">
+                        <w:p w14:paraId="6666D7CE" w14:textId="2E2CB207" w:rsidR="00012468" w:rsidRDefault="00EC4180" w:rsidP="00012468">
                           <w:pPr>
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
-                            <w:t>Correo electrónico</w:t>
-[...6 lines deleted...]
-                            <w:t>: sandra.penam@ug.edu.ec</w:t>
+                            <w:t>sandra.penam@ug.edu.ec</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="1271DDA5" w14:textId="18BE3B87" w:rsidR="00656BA0" w:rsidRDefault="00656BA0" w:rsidP="00012468">
                           <w:pPr>
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                             <w:t>ORCID</w:t>
                           </w:r>
                           <w:r w:rsidR="00EC4180">
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="00EC4180" w:rsidRPr="00EC4180">
                             <w:rPr>
@@ -10000,116 +9973,81 @@
                             <w:rPr>
                               <w:rFonts w:eastAsia="Cambria"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                         <w:p w14:paraId="7EB4050D" w14:textId="77777777" w:rsidR="00EC4180" w:rsidRDefault="00EC4180" w:rsidP="00012468">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:eastAsia="Cambria"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                         <w:p w14:paraId="4570AE65" w14:textId="77777777" w:rsidR="00EC4180" w:rsidRDefault="00EC4180" w:rsidP="00012468">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:eastAsia="Cambria"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
-                        <w:p w14:paraId="4875627A" w14:textId="5B32C306" w:rsidR="00EC4180" w:rsidRPr="00012468" w:rsidRDefault="00EC4180" w:rsidP="00012468">
+                        <w:p w14:paraId="699B7E4D" w14:textId="1F5E9820" w:rsidR="00EC4180" w:rsidRDefault="00EC4180" w:rsidP="00003118">
                           <w:pPr>
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00012468">
                             <w:rPr>
                               <w:rFonts w:eastAsia="Cambria"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                             </w:rPr>
                             <w:t xml:space="preserve">* </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00012468">
+                          <w:r w:rsidR="00003118" w:rsidRPr="00012468">
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Magíster </w:t>
+                            <w:t>Magíste</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00EC4180">
+                          <w:r w:rsidR="00003118">
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
-                            <w:t>Fabiola Elena</w:t>
+                            <w:t>r, Universidad de Guayaquil</w:t>
                           </w:r>
-                          <w:r>
-[...3 lines deleted...]
-                            </w:rPr>
+                          <w:r w:rsidR="00003118">
                             <w:t xml:space="preserve"> </w:t>
-                          </w:r>
-[...29 lines deleted...]
-                            <w:t xml:space="preserve">Correo electrónico: </w:t>
                           </w:r>
                           <w:hyperlink r:id="rId1" w:history="1">
                             <w:r w:rsidRPr="00EC4180">
                               <w:rPr>
                                 <w:rStyle w:val="Hipervnculo"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
                               <w:t>fabiola.villas@ug.edu.ec</w:t>
                             </w:r>
                           </w:hyperlink>
                         </w:p>
                         <w:p w14:paraId="3844A728" w14:textId="77777777" w:rsidR="00EC4180" w:rsidRPr="00EC4180" w:rsidRDefault="00EC4180" w:rsidP="00EC4180">
                           <w:pPr>
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
@@ -10151,107 +10089,85 @@
                           <w:pPr>
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                         <w:p w14:paraId="3B0581D0" w14:textId="77777777" w:rsidR="00EC4180" w:rsidRDefault="00EC4180" w:rsidP="00EC4180">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:eastAsia="Cambria"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                         <w:p w14:paraId="0BDC09CB" w14:textId="77777777" w:rsidR="00EC4180" w:rsidRDefault="00EC4180" w:rsidP="00012468">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:eastAsia="Cambria"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
-                        <w:p w14:paraId="3550B452" w14:textId="30541913" w:rsidR="00656BA0" w:rsidRDefault="00EC4180" w:rsidP="00012468">
+                        <w:p w14:paraId="1199933C" w14:textId="078CF11F" w:rsidR="00EC4180" w:rsidRDefault="00EC4180" w:rsidP="00003118">
                           <w:pPr>
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00012468">
                             <w:rPr>
                               <w:rFonts w:eastAsia="Cambria"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                             </w:rPr>
                             <w:t xml:space="preserve">* </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00012468">
+                          <w:r w:rsidR="00003118" w:rsidRPr="00012468">
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Magíster </w:t>
+                            <w:t>Magíste</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00EC4180">
+                          <w:r w:rsidR="00003118">
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
-                            <w:t>Ana María</w:t>
+                            <w:t>r, Universidad de Guayaquil</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00003118" w:rsidRPr="00EC4180">
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
-                          </w:r>
-[...20 lines deleted...]
-                            <w:t xml:space="preserve">Correo electrónico: </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00EC4180">
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                             <w:t>ana.santamariar@ug.edu.ec</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="6A0230F2" w14:textId="09A483BB" w:rsidR="004F7A44" w:rsidRPr="001740E1" w:rsidRDefault="00EC4180" w:rsidP="00EC4180">
                           <w:pPr>
                             <w:rPr>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                             <w:t xml:space="preserve">ORCID </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00EC4180">
                             <w:rPr>
@@ -10268,114 +10184,93 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="1EEA8B41" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Cuadro de texto 4" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:-156.6pt;margin-top:-203.55pt;width:123.8pt;height:221.85pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQA+JgZFQgIAAIAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2xnSdsYcYosRYYB&#13;&#10;WVsgHXpWZDkWIIuapMTOfv0oOa92Ow27yKRI8fF9pKf3XaPIXlgnQRc0G6SUCM2hlHpb0B8vy093&#13;&#10;lDjPdMkUaFHQg3D0fvbxw7Q1uRhCDaoUlmAQ7fLWFLT23uRJ4ngtGuYGYIRGYwW2YR5Vu01Ky1qM&#13;&#10;3qhkmKY3SQu2NBa4cA5vH3ojncX4VSW4f6oqJzxRBcXafDxtPDfhTGZTlm8tM7XkxzLYP1TRMKkx&#13;&#10;6TnUA/OM7Kz8I1QjuQUHlR9waBKoKslF7AG7ydJ33axrZkTsBcFx5gyT+39h+eN+bZ4t8d0X6JDA&#13;&#10;AEhrXO7wMvTTVbYJX6yUoB0hPJxhE50nPDwa3w5HEzRxtA3vstvRZBziJJfnxjr/VUBDglBQi7xE&#13;&#10;uNh+5XzvenIJ2RwoWS6lUlEJsyAWypI9QxY32yw+VbvmO5T93e04TSOXmDKOTnCPBbyJpDRpC3rz&#13;&#10;eZzGCBpCij670uh+aTxIvtt0RJYFjc2Emw2UB8TKQj9GzvClxH5WzPlnZnFuEAPcBf+ER6UAc8FR&#13;&#10;oqQG++tv98Ef6UQrJS3OYUHdzx2zghL1TSPRk2w0CoMblREijYq9tmyuLXrXLABBynDrDI9i8Pfq&#13;&#10;JFYWmldcmXnIiiamOeYuqD+JC99vB64cF/N5dMJRNcyv9NrwEDqQEth66V6ZNUdKPU7DI5wmluXv&#13;&#10;mO19w0sN852HSkbaL6ge4ccxj7wdVzLs0bUevS4/jtlvAAAA//8DAFBLAwQUAAYACAAAACEARYnz&#13;&#10;tOcAAAARAQAADwAAAGRycy9kb3ducmV2LnhtbExPTUvDQBC9C/6HZQQvkm7SmFjSbEqpWFAQ0tZL&#13;&#10;b9NkTRazu2F328Z/73jSyzDDe/M+ytWkB3aRzitrBCSzGJg0jW2V6QR8HF6iBTAf0LQ4WCMFfEsP&#13;&#10;q+r2psSitVezk5d96BiJGF+ggD6EseDcN73U6Gd2lIawT+s0Bjpdx1uHVxLXA5/Hcc41KkMOPY5y&#13;&#10;08vma3/WAmrcHjKHavOm3uvj68O2HnbZWoj7u+l5SWO9BBbkFP4+4LcD5YeKgp3s2bSeDQKiNEnn&#13;&#10;xKXtMX5KgBEnyrMc2ElAmufAq5L/b1L9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#13;&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#13;&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD4m&#13;&#10;BkVCAgAAgAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#13;&#10;AEWJ87TnAAAAEQEAAA8AAAAAAAAAAAAAAAAAnAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#13;&#10;APMAAACwBQAAAAA=&#13;&#10;" fillcolor="#bfbfbf [2412]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="561B0A4C" w14:textId="005671A7" w:rsidR="00012468" w:rsidRPr="00012468" w:rsidRDefault="000313EE" w:rsidP="00656BA0">
+                  <w:p w14:paraId="561B0A4C" w14:textId="61C16611" w:rsidR="00003118" w:rsidRDefault="000313EE" w:rsidP="00003118">
                     <w:pPr>
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00012468">
                       <w:rPr>
                         <w:rFonts w:eastAsia="Cambria"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                       <w:t xml:space="preserve">* </w:t>
                     </w:r>
                     <w:r w:rsidR="00012468" w:rsidRPr="00012468">
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">Magíster </w:t>
+                      <w:t>Magíste</w:t>
                     </w:r>
-                    <w:r w:rsidR="00EC4180" w:rsidRPr="00EC4180">
+                    <w:r w:rsidR="00003118">
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
-                      <w:t>Sandra Emperatríz</w:t>
-[...13 lines deleted...]
-                      <w:t xml:space="preserve">Peña Murillo </w:t>
+                      <w:t>r, Universidad de Guayaquil</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="6666D7CE" w14:textId="2B7FE96A" w:rsidR="00012468" w:rsidRDefault="00656BA0" w:rsidP="00012468">
+                  <w:p w14:paraId="6666D7CE" w14:textId="2E2CB207" w:rsidR="00012468" w:rsidRDefault="00EC4180" w:rsidP="00012468">
                     <w:pPr>
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
-                      <w:t>Correo electrónico</w:t>
-[...6 lines deleted...]
-                      <w:t>: sandra.penam@ug.edu.ec</w:t>
+                      <w:t>sandra.penam@ug.edu.ec</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="1271DDA5" w14:textId="18BE3B87" w:rsidR="00656BA0" w:rsidRDefault="00656BA0" w:rsidP="00012468">
                     <w:pPr>
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                       <w:t>ORCID</w:t>
                     </w:r>
                     <w:r w:rsidR="00EC4180">
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00EC4180" w:rsidRPr="00EC4180">
                       <w:rPr>
@@ -10444,116 +10339,81 @@
                       <w:rPr>
                         <w:rFonts w:eastAsia="Cambria"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                   <w:p w14:paraId="7EB4050D" w14:textId="77777777" w:rsidR="00EC4180" w:rsidRDefault="00EC4180" w:rsidP="00012468">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Cambria"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                   <w:p w14:paraId="4570AE65" w14:textId="77777777" w:rsidR="00EC4180" w:rsidRDefault="00EC4180" w:rsidP="00012468">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Cambria"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
-                  <w:p w14:paraId="4875627A" w14:textId="5B32C306" w:rsidR="00EC4180" w:rsidRPr="00012468" w:rsidRDefault="00EC4180" w:rsidP="00012468">
+                  <w:p w14:paraId="699B7E4D" w14:textId="1F5E9820" w:rsidR="00EC4180" w:rsidRDefault="00EC4180" w:rsidP="00003118">
                     <w:pPr>
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00012468">
                       <w:rPr>
                         <w:rFonts w:eastAsia="Cambria"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                       <w:t xml:space="preserve">* </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00012468">
+                    <w:r w:rsidR="00003118" w:rsidRPr="00012468">
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">Magíster </w:t>
+                      <w:t>Magíste</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00EC4180">
+                    <w:r w:rsidR="00003118">
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
-                      <w:t>Fabiola Elena</w:t>
+                      <w:t>r, Universidad de Guayaquil</w:t>
                     </w:r>
-                    <w:r>
-[...3 lines deleted...]
-                      </w:rPr>
+                    <w:r w:rsidR="00003118">
                       <w:t xml:space="preserve"> </w:t>
-                    </w:r>
-[...29 lines deleted...]
-                      <w:t xml:space="preserve">Correo electrónico: </w:t>
                     </w:r>
                     <w:hyperlink r:id="rId2" w:history="1">
                       <w:r w:rsidRPr="00EC4180">
                         <w:rPr>
                           <w:rStyle w:val="Hipervnculo"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                           <w:u w:val="none"/>
                         </w:rPr>
                         <w:t>fabiola.villas@ug.edu.ec</w:t>
                       </w:r>
                     </w:hyperlink>
                   </w:p>
                   <w:p w14:paraId="3844A728" w14:textId="77777777" w:rsidR="00EC4180" w:rsidRPr="00EC4180" w:rsidRDefault="00EC4180" w:rsidP="00EC4180">
                     <w:pPr>
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
@@ -10595,160 +10455,138 @@
                     <w:pPr>
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                   <w:p w14:paraId="3B0581D0" w14:textId="77777777" w:rsidR="00EC4180" w:rsidRDefault="00EC4180" w:rsidP="00EC4180">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Cambria"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                   <w:p w14:paraId="0BDC09CB" w14:textId="77777777" w:rsidR="00EC4180" w:rsidRDefault="00EC4180" w:rsidP="00012468">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Cambria"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
-                  <w:p w14:paraId="3550B452" w14:textId="30541913" w:rsidR="00656BA0" w:rsidRDefault="00EC4180" w:rsidP="00012468">
+                  <w:p w14:paraId="1199933C" w14:textId="078CF11F" w:rsidR="00EC4180" w:rsidRDefault="00EC4180" w:rsidP="00003118">
                     <w:pPr>
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00012468">
                       <w:rPr>
                         <w:rFonts w:eastAsia="Cambria"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                       <w:t xml:space="preserve">* </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00012468">
+                    <w:r w:rsidR="00003118" w:rsidRPr="00012468">
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">Magíster </w:t>
+                      <w:t>Magíste</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00EC4180">
+                    <w:r w:rsidR="00003118">
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
-                      <w:t>Ana María</w:t>
+                      <w:t>r, Universidad de Guayaquil</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00003118" w:rsidRPr="00EC4180">
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
-                    </w:r>
-[...20 lines deleted...]
-                      <w:t xml:space="preserve">Correo electrónico: </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00EC4180">
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                       <w:t>ana.santamariar@ug.edu.ec</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="6A0230F2" w14:textId="09A483BB" w:rsidR="004F7A44" w:rsidRPr="001740E1" w:rsidRDefault="00EC4180" w:rsidP="00EC4180">
                     <w:pPr>
                       <w:rPr>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                       <w:t xml:space="preserve">ORCID </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00EC4180">
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                       <w:t>https://orcid.org/0000-0002-7733-723X</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C3B587A" w14:textId="77777777" w:rsidR="00C22690" w:rsidRDefault="00C22690" w:rsidP="00863BC7">
+    <w:p w14:paraId="3B4D2397" w14:textId="77777777" w:rsidR="00CC121B" w:rsidRDefault="00CC121B" w:rsidP="00863BC7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31360B2C" w14:textId="77777777" w:rsidR="00C22690" w:rsidRDefault="00C22690" w:rsidP="00863BC7">
+    <w:p w14:paraId="5957D94D" w14:textId="77777777" w:rsidR="00CC121B" w:rsidRDefault="00CC121B" w:rsidP="00863BC7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="1869406848"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="69C79D0A" w14:textId="77777777" w:rsidR="001808A0" w:rsidRDefault="00000000">
         <w:pPr>
           <w:pStyle w:val="Encabezado"/>
@@ -15510,76 +15348,77 @@
   </w:num>
   <w:num w:numId="21" w16cid:durableId="125589310">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2122143167">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1092093838">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2056813570">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="2110075453">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1894542463">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="219"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:pos w:val="sectEnd"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00863BC7"/>
+    <w:rsid w:val="00003118"/>
     <w:rsid w:val="000042B4"/>
     <w:rsid w:val="00004EB2"/>
     <w:rsid w:val="000058EC"/>
     <w:rsid w:val="00005FC5"/>
     <w:rsid w:val="00012468"/>
     <w:rsid w:val="000313EE"/>
     <w:rsid w:val="00035F06"/>
     <w:rsid w:val="000531CE"/>
     <w:rsid w:val="00053D16"/>
     <w:rsid w:val="0005742B"/>
     <w:rsid w:val="000621F9"/>
     <w:rsid w:val="00066CC1"/>
     <w:rsid w:val="00067DF9"/>
     <w:rsid w:val="00073BC6"/>
     <w:rsid w:val="000A1CE2"/>
     <w:rsid w:val="000B7EB6"/>
     <w:rsid w:val="000D09A9"/>
     <w:rsid w:val="000D6C14"/>
     <w:rsid w:val="000F79EF"/>
     <w:rsid w:val="0010003E"/>
     <w:rsid w:val="00106565"/>
     <w:rsid w:val="0011536A"/>
     <w:rsid w:val="0012374E"/>
     <w:rsid w:val="001302BB"/>
     <w:rsid w:val="00132827"/>
@@ -15731,50 +15570,51 @@
     <w:rsid w:val="0087339C"/>
     <w:rsid w:val="0087703B"/>
     <w:rsid w:val="008A7DDD"/>
     <w:rsid w:val="008C10C1"/>
     <w:rsid w:val="008D5815"/>
     <w:rsid w:val="008E1B50"/>
     <w:rsid w:val="008E74FD"/>
     <w:rsid w:val="009011B8"/>
     <w:rsid w:val="00910B9C"/>
     <w:rsid w:val="00926CB2"/>
     <w:rsid w:val="00941E62"/>
     <w:rsid w:val="00952D2A"/>
     <w:rsid w:val="009652C8"/>
     <w:rsid w:val="009811AB"/>
     <w:rsid w:val="00986F39"/>
     <w:rsid w:val="009929A6"/>
     <w:rsid w:val="00993759"/>
     <w:rsid w:val="009C05CA"/>
     <w:rsid w:val="009D21EB"/>
     <w:rsid w:val="009E3CE0"/>
     <w:rsid w:val="009E4B42"/>
     <w:rsid w:val="009E7DE0"/>
     <w:rsid w:val="009F4E5D"/>
     <w:rsid w:val="00A0586E"/>
     <w:rsid w:val="00A16984"/>
+    <w:rsid w:val="00A46BD3"/>
     <w:rsid w:val="00A7039C"/>
     <w:rsid w:val="00A71D7E"/>
     <w:rsid w:val="00A75C0C"/>
     <w:rsid w:val="00A83FFF"/>
     <w:rsid w:val="00A86805"/>
     <w:rsid w:val="00A92969"/>
     <w:rsid w:val="00A944A2"/>
     <w:rsid w:val="00A96C5D"/>
     <w:rsid w:val="00A970CD"/>
     <w:rsid w:val="00AB24C3"/>
     <w:rsid w:val="00AB3C18"/>
     <w:rsid w:val="00AB53F1"/>
     <w:rsid w:val="00AB6846"/>
     <w:rsid w:val="00AB7315"/>
     <w:rsid w:val="00AD6923"/>
     <w:rsid w:val="00AD7C62"/>
     <w:rsid w:val="00AE0061"/>
     <w:rsid w:val="00AE2631"/>
     <w:rsid w:val="00AE550C"/>
     <w:rsid w:val="00AF4CCF"/>
     <w:rsid w:val="00B11B0B"/>
     <w:rsid w:val="00B12360"/>
     <w:rsid w:val="00B162D0"/>
     <w:rsid w:val="00B32DA6"/>
     <w:rsid w:val="00B33056"/>
@@ -15787,98 +15627,100 @@
     <w:rsid w:val="00BC0005"/>
     <w:rsid w:val="00BC2858"/>
     <w:rsid w:val="00BD1BEC"/>
     <w:rsid w:val="00BF1576"/>
     <w:rsid w:val="00BF20AD"/>
     <w:rsid w:val="00BF3E83"/>
     <w:rsid w:val="00BF7C1B"/>
     <w:rsid w:val="00C1201E"/>
     <w:rsid w:val="00C17802"/>
     <w:rsid w:val="00C21E89"/>
     <w:rsid w:val="00C22690"/>
     <w:rsid w:val="00C3296C"/>
     <w:rsid w:val="00C33781"/>
     <w:rsid w:val="00C732BA"/>
     <w:rsid w:val="00C7766A"/>
     <w:rsid w:val="00C77E79"/>
     <w:rsid w:val="00C84A88"/>
     <w:rsid w:val="00C84E67"/>
     <w:rsid w:val="00C93311"/>
     <w:rsid w:val="00CA0616"/>
     <w:rsid w:val="00CA327E"/>
     <w:rsid w:val="00CA3BFD"/>
     <w:rsid w:val="00CA3D94"/>
     <w:rsid w:val="00CA5D33"/>
     <w:rsid w:val="00CA76A2"/>
+    <w:rsid w:val="00CC121B"/>
     <w:rsid w:val="00CC550E"/>
     <w:rsid w:val="00CD017D"/>
     <w:rsid w:val="00CD26A4"/>
     <w:rsid w:val="00CD340B"/>
     <w:rsid w:val="00CE373B"/>
     <w:rsid w:val="00CF7EAA"/>
     <w:rsid w:val="00D00599"/>
     <w:rsid w:val="00D04F2D"/>
     <w:rsid w:val="00D05092"/>
     <w:rsid w:val="00D07CB0"/>
     <w:rsid w:val="00D16CD8"/>
     <w:rsid w:val="00D21C60"/>
     <w:rsid w:val="00D23FAF"/>
     <w:rsid w:val="00D3181B"/>
     <w:rsid w:val="00D34CF5"/>
     <w:rsid w:val="00D57AF0"/>
     <w:rsid w:val="00D65A55"/>
     <w:rsid w:val="00D67605"/>
     <w:rsid w:val="00D7109F"/>
     <w:rsid w:val="00D7685D"/>
     <w:rsid w:val="00D90EEB"/>
     <w:rsid w:val="00DA27A7"/>
     <w:rsid w:val="00DA444F"/>
     <w:rsid w:val="00DA4A0A"/>
     <w:rsid w:val="00DB251E"/>
     <w:rsid w:val="00DB295C"/>
     <w:rsid w:val="00DB71A6"/>
     <w:rsid w:val="00DC02F0"/>
     <w:rsid w:val="00DC0782"/>
     <w:rsid w:val="00DC331A"/>
     <w:rsid w:val="00DD38E0"/>
     <w:rsid w:val="00DD58CB"/>
     <w:rsid w:val="00DE441C"/>
     <w:rsid w:val="00DE46E2"/>
     <w:rsid w:val="00DE54BF"/>
     <w:rsid w:val="00DF020E"/>
     <w:rsid w:val="00E03674"/>
     <w:rsid w:val="00E03831"/>
     <w:rsid w:val="00E03857"/>
     <w:rsid w:val="00E04F74"/>
     <w:rsid w:val="00E06130"/>
     <w:rsid w:val="00E12533"/>
     <w:rsid w:val="00E26A65"/>
     <w:rsid w:val="00E32B95"/>
     <w:rsid w:val="00E40976"/>
     <w:rsid w:val="00E465A1"/>
     <w:rsid w:val="00E465DC"/>
     <w:rsid w:val="00E72206"/>
+    <w:rsid w:val="00E80C4C"/>
     <w:rsid w:val="00E90E93"/>
     <w:rsid w:val="00EA3104"/>
     <w:rsid w:val="00EA55E4"/>
     <w:rsid w:val="00EA6CC1"/>
     <w:rsid w:val="00EB7DEF"/>
     <w:rsid w:val="00EC3B93"/>
     <w:rsid w:val="00EC4180"/>
     <w:rsid w:val="00ED60B7"/>
     <w:rsid w:val="00EE53DC"/>
     <w:rsid w:val="00EF4AEE"/>
     <w:rsid w:val="00F04768"/>
     <w:rsid w:val="00F0795D"/>
     <w:rsid w:val="00F117D2"/>
     <w:rsid w:val="00F11E08"/>
     <w:rsid w:val="00F14F0F"/>
     <w:rsid w:val="00F21618"/>
     <w:rsid w:val="00F23569"/>
     <w:rsid w:val="00F32AD4"/>
     <w:rsid w:val="00F51BC9"/>
     <w:rsid w:val="00F678BA"/>
     <w:rsid w:val="00F9011B"/>
     <w:rsid w:val="00F90BBD"/>
     <w:rsid w:val="00F91CC7"/>
     <w:rsid w:val="00F961C2"/>
     <w:rsid w:val="00F96321"/>
@@ -23040,108 +22882,108 @@
       <w:docPartBody>
         <w:p w:rsidR="00C5451B" w:rsidRDefault="000A78D7" w:rsidP="000A78D7">
           <w:pPr>
             <w:pStyle w:val="8873F33841DB4D0B8887F3DC4C62DB22"/>
           </w:pPr>
           <w:r w:rsidRPr="00EE7866">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Ligth">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:panose1 w:val="02000503000000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
@@ -23188,56 +23030,58 @@
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F4D5B"/>
     <w:rsid w:val="000A78D7"/>
     <w:rsid w:val="002537E8"/>
     <w:rsid w:val="00256E0F"/>
     <w:rsid w:val="00325B53"/>
     <w:rsid w:val="003F39A1"/>
+    <w:rsid w:val="00434B03"/>
     <w:rsid w:val="004F4D5B"/>
     <w:rsid w:val="00514F49"/>
     <w:rsid w:val="00671AD5"/>
     <w:rsid w:val="006B3FE6"/>
     <w:rsid w:val="006E219A"/>
     <w:rsid w:val="00926CB2"/>
+    <w:rsid w:val="00A46BD3"/>
     <w:rsid w:val="00A5395F"/>
     <w:rsid w:val="00B622FE"/>
     <w:rsid w:val="00C5451B"/>
     <w:rsid w:val="00D00599"/>
     <w:rsid w:val="00D55168"/>
     <w:rsid w:val="00DA20D6"/>
     <w:rsid w:val="00DC098A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-EC"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>